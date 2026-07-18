--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1430">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1428">
   <si>
     <t>Медные трубки, фитинг и теплоизоляция</t>
   </si>
   <si>
     <t>Медные трубки для кондиционеров</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Стоимость</t>
   </si>
   <si>
     <t xml:space="preserve">  1221554</t>
   </si>
   <si>
     <t>Труба медная 1/4" (6,35x0,60) 15 м</t>
   </si>
   <si>
     <t xml:space="preserve"> 06221372</t>
   </si>
   <si>
@@ -92,51 +92,51 @@
   <si>
     <t>Труба медная 3/8 (ECO)</t>
   </si>
   <si>
     <t xml:space="preserve"> 06220740</t>
   </si>
   <si>
     <t xml:space="preserve">Труба медная 3/8" (9,52х0,65) 15 м </t>
   </si>
   <si>
     <t xml:space="preserve"> 06220685</t>
   </si>
   <si>
     <t xml:space="preserve">Труба медная 3/8" (9.52х0,81) 15 м </t>
   </si>
   <si>
     <t xml:space="preserve"> 06221258</t>
   </si>
   <si>
     <t>Труба медная 3/8" (9,52х0,65) 50 м</t>
   </si>
   <si>
     <t xml:space="preserve"> 06220686</t>
   </si>
   <si>
-    <t>Труба медная 1/2" (12,7х0,71) 15 м</t>
+    <t>Труба медная 1/2" (12,7х0,81) 15 м</t>
   </si>
   <si>
     <t xml:space="preserve"> 06220687</t>
   </si>
   <si>
     <t>Труба медная 5/8" (15,9х0,81) 15 м</t>
   </si>
   <si>
     <t xml:space="preserve"> 06220688</t>
   </si>
   <si>
     <t>Труба медная 3/4" (19х0,89) 15 м</t>
   </si>
   <si>
     <t xml:space="preserve"> 06220689</t>
   </si>
   <si>
     <t>Труба медная 7/8" (22,2х0,90) 15 м</t>
   </si>
   <si>
     <t xml:space="preserve"> 06220889</t>
   </si>
   <si>
     <t>Труба медная 7/8" (22,2х1,14) 3 м</t>
   </si>
@@ -1944,56 +1944,50 @@
     <t>Фреон R410a</t>
   </si>
   <si>
     <t xml:space="preserve"> 06300631</t>
   </si>
   <si>
     <t>Фреон R134a</t>
   </si>
   <si>
     <t xml:space="preserve"> 06301371</t>
   </si>
   <si>
     <t>Фреон R32</t>
   </si>
   <si>
     <t xml:space="preserve"> 06300658</t>
   </si>
   <si>
     <t>Фреон 407C DuPont SUVA</t>
   </si>
   <si>
     <t xml:space="preserve"> 006325</t>
   </si>
   <si>
     <t xml:space="preserve">Фреон 600а с вентилем </t>
-  </si>
-[...4 lines deleted...]
-    <t>ФРЕОН R 32 (0,650г.)</t>
   </si>
   <si>
     <t>Проколка под фреон</t>
   </si>
   <si>
     <t xml:space="preserve"> 06560901</t>
   </si>
   <si>
     <t>Вентиль-проколка CH-340</t>
   </si>
   <si>
     <t xml:space="preserve"> 06561036</t>
   </si>
   <si>
     <t>Вентиль-проколка СН-336</t>
   </si>
   <si>
     <t>Масло холодильное</t>
   </si>
   <si>
     <t xml:space="preserve"> 02659778</t>
   </si>
   <si>
     <t>ТЕСТ КИСЛОТНОСТИ BC-AT BECOOL</t>
   </si>
@@ -4651,54 +4645,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C866"/>
+  <dimension ref="A1:C865"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A866" sqref="A866"/>
+      <selection activeCell="A865" sqref="A865"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
@@ -4719,150 +4713,150 @@
         <v>6</v>
       </c>
       <c r="C4">
         <v>1800</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5">
         <v>1000</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6">
-        <v>2500</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
         <v>12</v>
       </c>
       <c r="C7">
         <v>3500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8">
-        <v>7000</v>
+        <v>8050</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9">
         <v>2600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" t="s">
         <v>18</v>
       </c>
       <c r="C10">
         <v>1600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B11" t="s">
         <v>20</v>
       </c>
       <c r="C11">
-        <v>4000</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B12" t="s">
         <v>22</v>
       </c>
       <c r="C12">
         <v>5600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
       <c r="C13">
-        <v>9900</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14">
-        <v>5600</v>
+        <v>67800</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B15" t="s">
         <v>28</v>
       </c>
       <c r="C15">
-        <v>7400</v>
+        <v>9300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B16" t="s">
         <v>30</v>
       </c>
       <c r="C16">
         <v>9700</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B17" t="s">
         <v>32</v>
       </c>
       <c r="C17">
         <v>9900</v>
       </c>
     </row>
     <row r="18" spans="1:3">
@@ -8433,117 +8427,117 @@
       <c r="A383" t="s">
         <v>612</v>
       </c>
       <c r="B383"/>
       <c r="C383"/>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" t="s">
         <v>2</v>
       </c>
       <c r="B384" t="s">
         <v>3</v>
       </c>
       <c r="C384" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="s">
         <v>613</v>
       </c>
       <c r="B385" t="s">
         <v>614</v>
       </c>
       <c r="C385">
-        <v>15500</v>
+        <v>17000</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="s">
         <v>615</v>
       </c>
       <c r="B386" t="s">
         <v>616</v>
       </c>
       <c r="C386">
         <v>25000</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="s">
         <v>617</v>
       </c>
       <c r="B387" t="s">
         <v>618</v>
       </c>
       <c r="C387">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="s">
         <v>619</v>
       </c>
       <c r="B388" t="s">
         <v>620</v>
       </c>
       <c r="C388">
-        <v>16500</v>
+        <v>18500</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="s">
         <v>621</v>
       </c>
       <c r="B389" t="s">
         <v>622</v>
       </c>
       <c r="C389">
-        <v>15000</v>
+        <v>18500</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="s">
         <v>623</v>
       </c>
       <c r="B390" t="s">
         <v>624</v>
       </c>
       <c r="C390">
         <v>14500</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="s">
         <v>625</v>
       </c>
       <c r="B391" t="s">
         <v>626</v>
       </c>
       <c r="C391">
-        <v>16500</v>
+        <v>15500</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="s">
         <v>627</v>
       </c>
       <c r="B392" t="s">
         <v>628</v>
       </c>
       <c r="C392">
         <v>16500</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="s">
         <v>629</v>
       </c>
       <c r="B393" t="s">
         <v>630</v>
       </c>
       <c r="C393">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:3">
@@ -8554,2326 +8548,2326 @@
         <v>632</v>
       </c>
       <c r="C394">
         <v>4700</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="s">
         <v>633</v>
       </c>
       <c r="B395" t="s">
         <v>626</v>
       </c>
       <c r="C395">
         <v>1300</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="s">
         <v>634</v>
       </c>
       <c r="B396" t="s">
         <v>635</v>
       </c>
       <c r="C396">
-        <v>3000</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="s">
         <v>636</v>
       </c>
       <c r="B397" t="s">
         <v>637</v>
       </c>
       <c r="C397">
-        <v>3000</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="s">
         <v>638</v>
       </c>
       <c r="B398" t="s">
         <v>639</v>
       </c>
       <c r="C398">
-        <v>11500</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="s">
         <v>640</v>
       </c>
       <c r="B399" t="s">
         <v>641</v>
       </c>
       <c r="C399">
         <v>60000</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="s">
         <v>642</v>
       </c>
       <c r="B400" t="s">
         <v>643</v>
       </c>
       <c r="C400">
         <v>1000</v>
       </c>
     </row>
-    <row r="401" spans="1:3">
-      <c r="A401" s="1" t="s">
+    <row r="402" spans="1:3">
+      <c r="A402" t="s">
         <v>644</v>
       </c>
-      <c r="B401" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B402"/>
+      <c r="C402"/>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" t="s">
+        <v>2</v>
+      </c>
+      <c r="B403" t="s">
+        <v>3</v>
+      </c>
+      <c r="C403" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="B404" t="s">
         <v>646</v>
       </c>
-      <c r="B403"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C404">
+        <v>350</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="s">
         <v>647</v>
       </c>
       <c r="B405" t="s">
         <v>648</v>
       </c>
       <c r="C405">
-        <v>350</v>
-[...3 lines deleted...]
-      <c r="A406" s="1" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" t="s">
         <v>649</v>
       </c>
-      <c r="B406" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B407"/>
+      <c r="C407"/>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" t="s">
+        <v>2</v>
+      </c>
+      <c r="B408" t="s">
+        <v>3</v>
+      </c>
+      <c r="C408" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="B409" t="s">
         <v>651</v>
       </c>
-      <c r="B408"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C409">
+        <v>1750</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="s">
         <v>652</v>
       </c>
       <c r="B410" t="s">
         <v>653</v>
       </c>
       <c r="C410">
-        <v>1750</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="s">
         <v>654</v>
       </c>
       <c r="B411" t="s">
         <v>655</v>
       </c>
       <c r="C411">
-        <v>1500</v>
+        <v>21550</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="s">
         <v>656</v>
       </c>
       <c r="B412" t="s">
         <v>657</v>
       </c>
       <c r="C412">
-        <v>21550</v>
+        <v>4270</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="s">
         <v>658</v>
       </c>
       <c r="B413" t="s">
         <v>659</v>
       </c>
       <c r="C413">
-        <v>4270</v>
+        <v>42700</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="s">
         <v>660</v>
       </c>
       <c r="B414" t="s">
         <v>661</v>
       </c>
       <c r="C414">
-        <v>42700</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="s">
         <v>662</v>
       </c>
       <c r="B415" t="s">
         <v>663</v>
       </c>
       <c r="C415">
-        <v>2750</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="s">
         <v>664</v>
       </c>
       <c r="B416" t="s">
         <v>665</v>
       </c>
       <c r="C416">
         <v>3250</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="s">
         <v>666</v>
       </c>
       <c r="B417" t="s">
         <v>667</v>
       </c>
       <c r="C417">
-        <v>3250</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="s">
         <v>668</v>
       </c>
       <c r="B418" t="s">
         <v>669</v>
       </c>
       <c r="C418">
-        <v>3600</v>
+        <v>600</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="s">
         <v>670</v>
       </c>
       <c r="B419" t="s">
         <v>671</v>
       </c>
       <c r="C419">
-        <v>600</v>
+        <v>65000</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B420" t="s">
         <v>673</v>
       </c>
       <c r="C420">
-        <v>65000</v>
+        <v>26000</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="s">
         <v>674</v>
       </c>
       <c r="B421" t="s">
         <v>675</v>
       </c>
       <c r="C421">
-        <v>26000</v>
-[...3 lines deleted...]
-      <c r="A422" s="1" t="s">
+        <v>4800</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" t="s">
         <v>676</v>
       </c>
-      <c r="B422" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B423"/>
+      <c r="C423"/>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" t="s">
+        <v>2</v>
+      </c>
+      <c r="B424" t="s">
+        <v>3</v>
+      </c>
+      <c r="C424" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B425" t="s">
         <v>678</v>
       </c>
-      <c r="B424"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C425">
+        <v>2950</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="s">
         <v>679</v>
       </c>
       <c r="B426" t="s">
         <v>680</v>
       </c>
       <c r="C426">
-        <v>2950</v>
+        <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="s">
         <v>681</v>
       </c>
       <c r="B427" t="s">
         <v>682</v>
       </c>
       <c r="C427">
-        <v>0</v>
+        <v>650</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="s">
         <v>683</v>
       </c>
       <c r="B428" t="s">
         <v>684</v>
       </c>
       <c r="C428">
-        <v>650</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="s">
         <v>685</v>
       </c>
       <c r="B429" t="s">
         <v>686</v>
       </c>
       <c r="C429">
-        <v>3700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="s">
         <v>687</v>
       </c>
       <c r="B430" t="s">
         <v>688</v>
       </c>
       <c r="C430">
-        <v>600</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="s">
         <v>689</v>
       </c>
       <c r="B431" t="s">
         <v>690</v>
       </c>
       <c r="C431">
-        <v>2650</v>
+        <v>640</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="s">
         <v>691</v>
       </c>
       <c r="B432" t="s">
         <v>692</v>
       </c>
       <c r="C432">
-        <v>640</v>
+        <v>670</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="s">
         <v>693</v>
       </c>
       <c r="B433" t="s">
         <v>694</v>
       </c>
       <c r="C433">
-        <v>670</v>
+        <v>650</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="s">
         <v>695</v>
       </c>
       <c r="B434" t="s">
         <v>696</v>
       </c>
       <c r="C434">
-        <v>650</v>
+        <v>610</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="s">
         <v>697</v>
       </c>
       <c r="B435" t="s">
         <v>698</v>
       </c>
       <c r="C435">
-        <v>610</v>
+        <v>530</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="s">
         <v>699</v>
       </c>
       <c r="B436" t="s">
         <v>700</v>
       </c>
       <c r="C436">
-        <v>530</v>
-[...3 lines deleted...]
-      <c r="A437" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" t="s">
         <v>701</v>
       </c>
-      <c r="B437" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B438"/>
+      <c r="C438"/>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="B439"/>
       <c r="C439"/>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" t="s">
+        <v>2</v>
+      </c>
+      <c r="B440" t="s">
+        <v>3</v>
+      </c>
+      <c r="C440" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="B441" t="s">
         <v>704</v>
       </c>
-      <c r="B440"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C441">
+        <v>11500</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="s">
         <v>705</v>
       </c>
       <c r="B442" t="s">
         <v>706</v>
       </c>
       <c r="C442">
-        <v>11500</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="s">
         <v>707</v>
       </c>
       <c r="B443" t="s">
         <v>708</v>
       </c>
       <c r="C443">
-        <v>3390</v>
+        <v>4480</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="s">
         <v>709</v>
       </c>
       <c r="B444" t="s">
         <v>710</v>
       </c>
       <c r="C444">
-        <v>4480</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B445" t="s">
         <v>712</v>
       </c>
       <c r="C445">
-        <v>4000</v>
+        <v>9700</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="s">
         <v>713</v>
       </c>
       <c r="B446" t="s">
         <v>714</v>
       </c>
       <c r="C446">
-        <v>9700</v>
+        <v>10350</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="s">
         <v>715</v>
       </c>
       <c r="B447" t="s">
         <v>716</v>
       </c>
       <c r="C447">
-        <v>10350</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="s">
         <v>717</v>
       </c>
       <c r="B448" t="s">
         <v>718</v>
       </c>
       <c r="C448">
-        <v>8500</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="s">
         <v>719</v>
       </c>
       <c r="B449" t="s">
         <v>720</v>
       </c>
       <c r="C449">
-        <v>3780</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="s">
         <v>721</v>
       </c>
       <c r="B450" t="s">
         <v>722</v>
       </c>
       <c r="C450">
-        <v>7000</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="s">
         <v>723</v>
       </c>
       <c r="B451" t="s">
         <v>724</v>
       </c>
       <c r="C451">
-        <v>3850</v>
+        <v>11000</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="s">
         <v>725</v>
       </c>
       <c r="B452" t="s">
         <v>726</v>
       </c>
       <c r="C452">
-        <v>11000</v>
+        <v>11970</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="s">
         <v>727</v>
       </c>
       <c r="B453" t="s">
         <v>728</v>
       </c>
       <c r="C453">
-        <v>11970</v>
+        <v>10350</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="s">
         <v>729</v>
       </c>
       <c r="B454" t="s">
         <v>730</v>
       </c>
       <c r="C454">
-        <v>10350</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="s">
         <v>731</v>
       </c>
       <c r="B455" t="s">
         <v>732</v>
       </c>
       <c r="C455">
-        <v>19000</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="s">
         <v>733</v>
       </c>
       <c r="B456" t="s">
         <v>734</v>
       </c>
       <c r="C456">
-        <v>6500</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="s">
         <v>735</v>
       </c>
       <c r="B457" t="s">
         <v>736</v>
       </c>
       <c r="C457">
-        <v>13000</v>
+        <v>11500</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="s">
         <v>737</v>
       </c>
       <c r="B458" t="s">
         <v>738</v>
       </c>
       <c r="C458">
-        <v>11500</v>
+        <v>11100</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="s">
         <v>739</v>
       </c>
       <c r="B459" t="s">
         <v>740</v>
       </c>
       <c r="C459">
-        <v>11100</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B460" t="s">
         <v>742</v>
       </c>
       <c r="C460">
-        <v>4500</v>
+        <v>8600</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="s">
         <v>743</v>
       </c>
       <c r="B461" t="s">
         <v>744</v>
       </c>
       <c r="C461">
-        <v>8600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="s">
         <v>745</v>
       </c>
       <c r="B462" t="s">
         <v>746</v>
       </c>
       <c r="C462">
-        <v>4500</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="s">
         <v>747</v>
       </c>
       <c r="B463" t="s">
         <v>748</v>
       </c>
       <c r="C463">
-        <v>6400</v>
+        <v>9300</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="s">
         <v>749</v>
       </c>
       <c r="B464" t="s">
         <v>750</v>
       </c>
       <c r="C464">
-        <v>9300</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="s">
         <v>751</v>
       </c>
       <c r="B465" t="s">
         <v>752</v>
       </c>
       <c r="C465">
-        <v>7000</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="s">
         <v>753</v>
       </c>
       <c r="B466" t="s">
         <v>754</v>
       </c>
       <c r="C466">
-        <v>6100</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="s">
         <v>755</v>
       </c>
       <c r="B467" t="s">
         <v>756</v>
       </c>
       <c r="C467">
-        <v>6300</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="s">
         <v>757</v>
       </c>
       <c r="B468" t="s">
         <v>758</v>
       </c>
       <c r="C468">
-        <v>6500</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="s">
         <v>759</v>
       </c>
       <c r="B469" t="s">
         <v>760</v>
       </c>
       <c r="C469">
-        <v>7900</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="s">
         <v>761</v>
       </c>
       <c r="B470" t="s">
         <v>762</v>
       </c>
       <c r="C470">
-        <v>7500</v>
+        <v>12500</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="B471" t="s">
         <v>763</v>
       </c>
-      <c r="B471" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C471">
-        <v>12500</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="s">
-        <v>731</v>
+        <v>764</v>
       </c>
       <c r="B472" t="s">
         <v>765</v>
       </c>
       <c r="C472">
-        <v>7500</v>
-[...3 lines deleted...]
-      <c r="A473" s="1" t="s">
+        <v>6150</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" t="s">
         <v>766</v>
       </c>
-      <c r="B473" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B474"/>
+      <c r="C474"/>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" t="s">
+        <v>2</v>
+      </c>
+      <c r="B475" t="s">
+        <v>3</v>
+      </c>
+      <c r="C475" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B476" t="s">
         <v>768</v>
       </c>
-      <c r="B475"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C476">
+        <v>12900</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="s">
         <v>769</v>
       </c>
       <c r="B477" t="s">
         <v>770</v>
       </c>
       <c r="C477">
-        <v>12900</v>
+        <v>850</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="s">
         <v>771</v>
       </c>
       <c r="B478" t="s">
         <v>772</v>
       </c>
       <c r="C478">
-        <v>850</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="s">
         <v>773</v>
       </c>
       <c r="B479" t="s">
         <v>774</v>
       </c>
       <c r="C479">
-        <v>1250</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="s">
         <v>775</v>
       </c>
       <c r="B480" t="s">
         <v>776</v>
       </c>
       <c r="C480">
-        <v>1630</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="s">
         <v>777</v>
       </c>
       <c r="B481" t="s">
         <v>778</v>
       </c>
       <c r="C481">
-        <v>2100</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="s">
         <v>779</v>
       </c>
       <c r="B482" t="s">
         <v>780</v>
       </c>
       <c r="C482">
-        <v>2600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="s">
         <v>781</v>
       </c>
       <c r="B483" t="s">
         <v>782</v>
       </c>
       <c r="C483">
-        <v>1200</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="s">
         <v>783</v>
       </c>
       <c r="B484" t="s">
         <v>784</v>
       </c>
       <c r="C484">
-        <v>1800</v>
+        <v>250</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="s">
         <v>785</v>
       </c>
       <c r="B485" t="s">
         <v>786</v>
       </c>
       <c r="C485">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="s">
         <v>787</v>
       </c>
       <c r="B486" t="s">
         <v>788</v>
       </c>
       <c r="C486">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="s">
         <v>789</v>
       </c>
       <c r="B487" t="s">
         <v>790</v>
       </c>
       <c r="C487">
-        <v>50</v>
+        <v>220</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="s">
         <v>791</v>
       </c>
       <c r="B488" t="s">
         <v>792</v>
       </c>
       <c r="C488">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="s">
         <v>793</v>
       </c>
       <c r="B489" t="s">
         <v>794</v>
       </c>
       <c r="C489">
-        <v>80</v>
+        <v>450</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B490" t="s">
         <v>795</v>
       </c>
-      <c r="B490" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C490">
-        <v>450</v>
+        <v>780</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B491" t="s">
         <v>797</v>
       </c>
       <c r="C491">
-        <v>780</v>
+        <v>210</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="s">
         <v>798</v>
       </c>
       <c r="B492" t="s">
         <v>799</v>
       </c>
       <c r="C492">
-        <v>210</v>
-[...3 lines deleted...]
-      <c r="A493" s="1" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" t="s">
         <v>800</v>
       </c>
-      <c r="B493" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B494"/>
+      <c r="C494"/>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" t="s">
+        <v>2</v>
+      </c>
+      <c r="B495" t="s">
+        <v>3</v>
+      </c>
+      <c r="C495" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="B496" t="s">
         <v>802</v>
       </c>
-      <c r="B495"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C496">
+        <v>860</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="s">
         <v>803</v>
       </c>
       <c r="B497" t="s">
         <v>804</v>
       </c>
       <c r="C497">
-        <v>860</v>
+        <v>650</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="s">
         <v>805</v>
       </c>
       <c r="B498" t="s">
         <v>806</v>
       </c>
       <c r="C498">
-        <v>650</v>
+        <v>990</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="s">
         <v>807</v>
       </c>
       <c r="B499" t="s">
         <v>808</v>
       </c>
       <c r="C499">
-        <v>990</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="s">
         <v>809</v>
       </c>
       <c r="B500" t="s">
         <v>810</v>
       </c>
       <c r="C500">
-        <v>1100</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="s">
         <v>811</v>
       </c>
       <c r="B501" t="s">
         <v>812</v>
       </c>
       <c r="C501">
-        <v>1800</v>
+        <v>850</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="s">
         <v>813</v>
       </c>
       <c r="B502" t="s">
         <v>814</v>
       </c>
       <c r="C502">
-        <v>850</v>
+        <v>990</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="s">
         <v>815</v>
       </c>
       <c r="B503" t="s">
         <v>816</v>
       </c>
       <c r="C503">
-        <v>990</v>
+        <v>900</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="s">
         <v>817</v>
       </c>
       <c r="B504" t="s">
         <v>818</v>
       </c>
       <c r="C504">
-        <v>900</v>
+        <v>650</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="s">
         <v>819</v>
       </c>
       <c r="B505" t="s">
         <v>820</v>
       </c>
       <c r="C505">
-        <v>650</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="s">
         <v>821</v>
       </c>
       <c r="B506" t="s">
         <v>822</v>
       </c>
       <c r="C506">
-        <v>2500</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="s">
         <v>823</v>
       </c>
       <c r="B507" t="s">
         <v>824</v>
       </c>
       <c r="C507">
-        <v>2300</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="s">
         <v>825</v>
       </c>
       <c r="B508" t="s">
         <v>826</v>
       </c>
       <c r="C508">
-        <v>4600</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="s">
         <v>827</v>
       </c>
       <c r="B509" t="s">
         <v>828</v>
       </c>
       <c r="C509">
-        <v>6300</v>
-[...3 lines deleted...]
-      <c r="A510" s="1" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" t="s">
         <v>829</v>
       </c>
-      <c r="B510" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B511"/>
+      <c r="C511"/>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="B512"/>
       <c r="C512"/>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" t="s">
+        <v>2</v>
+      </c>
+      <c r="B513" t="s">
+        <v>3</v>
+      </c>
+      <c r="C513" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="B514" t="s">
         <v>832</v>
       </c>
-      <c r="B513"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C514">
+        <v>15</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="s">
         <v>833</v>
       </c>
       <c r="B515" t="s">
         <v>834</v>
       </c>
       <c r="C515">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="s">
         <v>835</v>
       </c>
       <c r="B516" t="s">
         <v>836</v>
       </c>
       <c r="C516">
-        <v>19</v>
+        <v>65</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="s">
         <v>837</v>
       </c>
       <c r="B517" t="s">
         <v>838</v>
       </c>
       <c r="C517">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="s">
         <v>839</v>
       </c>
       <c r="B518" t="s">
         <v>840</v>
       </c>
       <c r="C518">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="s">
         <v>841</v>
       </c>
       <c r="B519" t="s">
         <v>842</v>
       </c>
       <c r="C519">
-        <v>75</v>
+        <v>28</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="s">
         <v>843</v>
       </c>
       <c r="B520" t="s">
         <v>844</v>
       </c>
       <c r="C520">
-        <v>28</v>
+        <v>95</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="s">
         <v>845</v>
       </c>
       <c r="B521" t="s">
         <v>846</v>
       </c>
       <c r="C521">
-        <v>95</v>
+        <v>115</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="s">
         <v>847</v>
       </c>
       <c r="B522" t="s">
         <v>848</v>
       </c>
       <c r="C522">
-        <v>115</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="s">
         <v>849</v>
       </c>
       <c r="B523" t="s">
         <v>850</v>
       </c>
       <c r="C523">
-        <v>12.2</v>
+        <v>18</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="s">
         <v>851</v>
       </c>
       <c r="B524" t="s">
         <v>852</v>
       </c>
       <c r="C524">
-        <v>18</v>
+        <v>18.97</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="s">
         <v>853</v>
       </c>
       <c r="B525" t="s">
         <v>854</v>
       </c>
       <c r="C525">
-        <v>18.97</v>
+        <v>30</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="s">
         <v>855</v>
       </c>
       <c r="B526" t="s">
         <v>856</v>
       </c>
       <c r="C526">
-        <v>30</v>
+        <v>48</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="s">
         <v>857</v>
       </c>
       <c r="B527" t="s">
         <v>858</v>
       </c>
       <c r="C527">
-        <v>48</v>
+        <v>36.2</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="s">
         <v>859</v>
       </c>
       <c r="B528" t="s">
         <v>860</v>
       </c>
       <c r="C528">
-        <v>36.2</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="s">
         <v>861</v>
       </c>
       <c r="B529" t="s">
         <v>862</v>
       </c>
       <c r="C529">
-        <v>13.4</v>
+        <v>18</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="s">
         <v>863</v>
       </c>
       <c r="B530" t="s">
         <v>864</v>
       </c>
       <c r="C530">
-        <v>18</v>
+        <v>18.79</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="s">
         <v>865</v>
       </c>
       <c r="B531" t="s">
         <v>866</v>
       </c>
       <c r="C531">
-        <v>18.79</v>
+        <v>18</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="s">
         <v>867</v>
       </c>
       <c r="B532" t="s">
         <v>868</v>
       </c>
       <c r="C532">
-        <v>18</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="s">
         <v>869</v>
       </c>
       <c r="B533" t="s">
         <v>870</v>
       </c>
       <c r="C533">
-        <v>27.5</v>
-[...3 lines deleted...]
-      <c r="A534" s="1" t="s">
+        <v>28.12</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3">
+      <c r="A535" t="s">
         <v>871</v>
       </c>
-      <c r="B534" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B535"/>
+      <c r="C535"/>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" t="s">
+        <v>2</v>
+      </c>
+      <c r="B536" t="s">
+        <v>3</v>
+      </c>
+      <c r="C536" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3">
+      <c r="A537" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B537" t="s">
         <v>873</v>
       </c>
-      <c r="B536"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C537">
+        <v>750</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="s">
         <v>874</v>
       </c>
       <c r="B538" t="s">
         <v>875</v>
       </c>
       <c r="C538">
-        <v>800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="s">
         <v>876</v>
       </c>
       <c r="B539" t="s">
         <v>877</v>
       </c>
       <c r="C539">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="s">
         <v>878</v>
       </c>
       <c r="B540" t="s">
         <v>879</v>
       </c>
       <c r="C540">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="s">
         <v>880</v>
       </c>
       <c r="B541" t="s">
         <v>881</v>
       </c>
       <c r="C541">
         <v>350</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="s">
         <v>882</v>
       </c>
       <c r="B542" t="s">
         <v>883</v>
       </c>
       <c r="C542">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="s">
         <v>884</v>
       </c>
       <c r="B543" t="s">
         <v>885</v>
       </c>
       <c r="C543">
-        <v>360</v>
+        <v>470</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="s">
         <v>886</v>
       </c>
       <c r="B544" t="s">
         <v>887</v>
       </c>
       <c r="C544">
-        <v>470</v>
+        <v>220</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="s">
         <v>888</v>
       </c>
       <c r="B545" t="s">
         <v>889</v>
       </c>
       <c r="C545">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="s">
         <v>890</v>
       </c>
       <c r="B546" t="s">
         <v>891</v>
       </c>
       <c r="C546">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="s">
         <v>892</v>
       </c>
       <c r="B547" t="s">
         <v>893</v>
       </c>
       <c r="C547">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="s">
         <v>894</v>
       </c>
       <c r="B548" t="s">
         <v>895</v>
       </c>
       <c r="C548">
-        <v>170</v>
+        <v>400</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="s">
         <v>896</v>
       </c>
       <c r="B549" t="s">
         <v>897</v>
       </c>
       <c r="C549">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="s">
         <v>898</v>
       </c>
       <c r="B550" t="s">
         <v>899</v>
       </c>
       <c r="C550">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="s">
         <v>900</v>
       </c>
       <c r="B551" t="s">
         <v>901</v>
       </c>
       <c r="C551">
-        <v>550</v>
+        <v>10</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="s">
         <v>902</v>
       </c>
       <c r="B552" t="s">
         <v>903</v>
       </c>
       <c r="C552">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="s">
         <v>904</v>
       </c>
       <c r="B553" t="s">
         <v>905</v>
       </c>
       <c r="C553">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="s">
         <v>906</v>
       </c>
       <c r="B554" t="s">
         <v>907</v>
       </c>
       <c r="C554">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="s">
         <v>908</v>
       </c>
       <c r="B555" t="s">
         <v>909</v>
       </c>
       <c r="C555">
-        <v>20</v>
+        <v>350</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="s">
         <v>910</v>
       </c>
       <c r="B556" t="s">
         <v>911</v>
       </c>
       <c r="C556">
-        <v>350</v>
-[...3 lines deleted...]
-      <c r="A557" s="1" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3">
+      <c r="A558" t="s">
         <v>912</v>
       </c>
-      <c r="B557" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B558"/>
+      <c r="C558"/>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" t="s">
+        <v>2</v>
+      </c>
+      <c r="B559" t="s">
+        <v>3</v>
+      </c>
+      <c r="C559" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3">
+      <c r="A560" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="B560" t="s">
         <v>914</v>
       </c>
-      <c r="B559"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C560">
+        <v>150</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="s">
         <v>915</v>
       </c>
       <c r="B561" t="s">
         <v>916</v>
       </c>
       <c r="C561">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="s">
         <v>917</v>
       </c>
       <c r="B562" t="s">
         <v>918</v>
       </c>
       <c r="C562">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="s">
         <v>919</v>
       </c>
       <c r="B563" t="s">
         <v>920</v>
       </c>
       <c r="C563">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="s">
         <v>921</v>
       </c>
       <c r="B564" t="s">
         <v>922</v>
       </c>
       <c r="C564">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="s">
         <v>923</v>
       </c>
       <c r="B565" t="s">
         <v>924</v>
       </c>
       <c r="C565">
-        <v>400</v>
-[...3 lines deleted...]
-      <c r="A566" s="1" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3">
+      <c r="A567" t="s">
         <v>925</v>
       </c>
-      <c r="B566" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B567"/>
+      <c r="C567"/>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" t="s">
+        <v>2</v>
+      </c>
+      <c r="B568" t="s">
+        <v>3</v>
+      </c>
+      <c r="C568" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3">
+      <c r="A569" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B569" t="s">
         <v>927</v>
       </c>
-      <c r="B568"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C569">
+        <v>450</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="s">
         <v>928</v>
       </c>
       <c r="B570" t="s">
         <v>929</v>
       </c>
       <c r="C570">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="s">
         <v>930</v>
       </c>
       <c r="B571" t="s">
         <v>931</v>
       </c>
       <c r="C571">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="s">
         <v>932</v>
       </c>
       <c r="B572" t="s">
         <v>933</v>
       </c>
       <c r="C572">
-        <v>200</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="s">
         <v>934</v>
       </c>
       <c r="B573" t="s">
         <v>935</v>
       </c>
       <c r="C573">
-        <v>1300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="s">
         <v>936</v>
       </c>
       <c r="B574" t="s">
         <v>937</v>
       </c>
       <c r="C574">
-        <v>2000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="s">
         <v>938</v>
       </c>
       <c r="B575" t="s">
         <v>939</v>
       </c>
       <c r="C575">
-        <v>4500</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="s">
         <v>940</v>
       </c>
       <c r="B576" t="s">
         <v>941</v>
       </c>
       <c r="C576">
-        <v>9500</v>
+        <v>26500</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="s">
         <v>942</v>
       </c>
       <c r="B577" t="s">
         <v>943</v>
       </c>
       <c r="C577">
-        <v>26500</v>
+        <v>35500</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="s">
         <v>944</v>
       </c>
       <c r="B578" t="s">
         <v>945</v>
       </c>
       <c r="C578">
-        <v>35500</v>
+        <v>42000</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="s">
         <v>946</v>
       </c>
       <c r="B579" t="s">
         <v>947</v>
       </c>
       <c r="C579">
-        <v>42000</v>
-[...3 lines deleted...]
-      <c r="A580" s="1" t="s">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3">
+      <c r="A581" t="s">
         <v>948</v>
       </c>
-      <c r="B580" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B581"/>
+      <c r="C581"/>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" t="s">
+        <v>2</v>
+      </c>
+      <c r="B582" t="s">
+        <v>3</v>
+      </c>
+      <c r="C582" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3">
+      <c r="A583" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="B583" t="s">
         <v>950</v>
       </c>
-      <c r="B582"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C583">
+        <v>415</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="s">
         <v>951</v>
       </c>
       <c r="B584" t="s">
         <v>952</v>
       </c>
       <c r="C584">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="s">
         <v>953</v>
       </c>
       <c r="B585" t="s">
         <v>954</v>
       </c>
       <c r="C585">
-        <v>700</v>
-[...3 lines deleted...]
-      <c r="A586" s="1" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3">
+      <c r="A587" t="s">
         <v>955</v>
       </c>
-      <c r="B586" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B587"/>
+      <c r="C587"/>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" t="s">
+        <v>2</v>
+      </c>
+      <c r="B588" t="s">
+        <v>3</v>
+      </c>
+      <c r="C588" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3">
+      <c r="A589" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="B589" t="s">
         <v>957</v>
       </c>
-      <c r="B588"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C589">
+        <v>30</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="s">
         <v>958</v>
       </c>
       <c r="B590" t="s">
         <v>959</v>
       </c>
       <c r="C590">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="s">
         <v>960</v>
       </c>
       <c r="B591" t="s">
         <v>961</v>
       </c>
       <c r="C591">
-        <v>45</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="s">
         <v>962</v>
       </c>
       <c r="B592" t="s">
         <v>963</v>
       </c>
       <c r="C592">
-        <v>6.5</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="s">
         <v>964</v>
       </c>
       <c r="B593" t="s">
         <v>965</v>
       </c>
       <c r="C593">
-        <v>7.5</v>
+        <v>9.800000000000001</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="s">
         <v>966</v>
       </c>
       <c r="B594" t="s">
         <v>967</v>
       </c>
       <c r="C594">
-        <v>9.800000000000001</v>
+        <v>90</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="s">
         <v>968</v>
       </c>
       <c r="B595" t="s">
         <v>969</v>
       </c>
       <c r="C595">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="s">
         <v>970</v>
       </c>
       <c r="B596" t="s">
         <v>971</v>
       </c>
       <c r="C596">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="s">
         <v>972</v>
       </c>
       <c r="B597" t="s">
         <v>973</v>
       </c>
       <c r="C597">
-        <v>20</v>
+        <v>750</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="s">
         <v>974</v>
       </c>
       <c r="B598" t="s">
         <v>975</v>
       </c>
       <c r="C598">
-        <v>750</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="s">
         <v>976</v>
       </c>
       <c r="B599" t="s">
         <v>977</v>
       </c>
       <c r="C599">
-        <v>7.5</v>
+        <v>240</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="s">
         <v>978</v>
       </c>
       <c r="B600" t="s">
         <v>979</v>
       </c>
       <c r="C600">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="s">
         <v>980</v>
       </c>
       <c r="B601" t="s">
         <v>981</v>
       </c>
       <c r="C601">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="s">
         <v>982</v>
       </c>
       <c r="B602" t="s">
         <v>983</v>
       </c>
       <c r="C602">
-        <v>270</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="s">
         <v>984</v>
       </c>
       <c r="B603" t="s">
         <v>985</v>
       </c>
       <c r="C603">
         <v>20.6</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="s">
         <v>986</v>
       </c>
       <c r="B604" t="s">
         <v>987</v>
       </c>
       <c r="C604">
-        <v>20.6</v>
+        <v>60</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="s">
         <v>988</v>
       </c>
       <c r="B605" t="s">
         <v>989</v>
       </c>
       <c r="C605">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="s">
         <v>990</v>
       </c>
       <c r="B606" t="s">
         <v>991</v>
       </c>
       <c r="C606">
-        <v>80</v>
-[...3 lines deleted...]
-      <c r="A607" s="1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3">
+      <c r="A608" t="s">
         <v>992</v>
       </c>
-      <c r="B607" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B608"/>
+      <c r="C608"/>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="B609"/>
       <c r="C609"/>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" t="s">
+        <v>2</v>
+      </c>
+      <c r="B610" t="s">
+        <v>3</v>
+      </c>
+      <c r="C610" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3">
+      <c r="A611" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="B611" t="s">
         <v>995</v>
       </c>
-      <c r="B610"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C611">
+        <v>400</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="s">
         <v>996</v>
       </c>
       <c r="B612" t="s">
         <v>997</v>
       </c>
       <c r="C612">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="s">
         <v>998</v>
       </c>
       <c r="B613" t="s">
         <v>999</v>
       </c>
       <c r="C613">
-        <v>450</v>
+        <v>520</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="B614" t="s">
         <v>1001</v>
       </c>
       <c r="C614">
-        <v>520</v>
+        <v>680</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="B615" t="s">
         <v>1003</v>
       </c>
       <c r="C615">
-        <v>680</v>
+        <v>700</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="B616" t="s">
         <v>1005</v>
       </c>
       <c r="C616">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="B617" t="s">
         <v>1007</v>
       </c>
       <c r="C617">
-        <v>800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="B618" t="s">
         <v>1009</v>
       </c>
       <c r="C618">
-        <v>900</v>
+        <v>750</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="B619" t="s">
         <v>1011</v>
       </c>
       <c r="C619">
-        <v>750</v>
-[...3 lines deleted...]
-      <c r="A620" s="1" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3">
+      <c r="A621" t="s">
         <v>1012</v>
       </c>
-      <c r="B620" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B621"/>
+      <c r="C621"/>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" t="s">
+        <v>2</v>
+      </c>
+      <c r="B622" t="s">
+        <v>3</v>
+      </c>
+      <c r="C622" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3">
+      <c r="A623" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B623" t="s">
         <v>1014</v>
       </c>
-      <c r="B622"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C623">
+        <v>370</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="B624" t="s">
         <v>1016</v>
       </c>
       <c r="C624">
         <v>370</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="B625" t="s">
         <v>1018</v>
       </c>
       <c r="C625">
         <v>370</v>
       </c>
     </row>
     <row r="626" spans="1:3">
@@ -10884,51 +10878,51 @@
         <v>1020</v>
       </c>
       <c r="C626">
         <v>370</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="B627" t="s">
         <v>1022</v>
       </c>
       <c r="C627">
         <v>370</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="B628" t="s">
         <v>1024</v>
       </c>
       <c r="C628">
-        <v>370</v>
+        <v>600</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="B629" t="s">
         <v>1026</v>
       </c>
       <c r="C629">
         <v>600</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="B630" t="s">
         <v>1028</v>
       </c>
       <c r="C630">
         <v>600</v>
       </c>
     </row>
     <row r="631" spans="1:3">
@@ -10950,2462 +10944,2451 @@
         <v>1032</v>
       </c>
       <c r="C632">
         <v>600</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="B633" t="s">
         <v>1034</v>
       </c>
       <c r="C633">
         <v>600</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="B634" t="s">
         <v>1036</v>
       </c>
       <c r="C634">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="B635" t="s">
         <v>1038</v>
       </c>
       <c r="C635">
         <v>700</v>
       </c>
     </row>
-    <row r="636" spans="1:3">
-      <c r="A636" s="1" t="s">
+    <row r="637" spans="1:3">
+      <c r="A637" t="s">
         <v>1039</v>
       </c>
-      <c r="B636" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B637"/>
+      <c r="C637"/>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" t="s">
+        <v>2</v>
+      </c>
+      <c r="B638" t="s">
+        <v>3</v>
+      </c>
+      <c r="C638" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3">
+      <c r="A639" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B639" t="s">
         <v>1041</v>
       </c>
-      <c r="B638"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C639">
+        <v>1050</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="B640" t="s">
         <v>1043</v>
       </c>
       <c r="C640">
-        <v>1050</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="B641" t="s">
         <v>1045</v>
       </c>
       <c r="C641">
-        <v>1100</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="B642" t="s">
         <v>1047</v>
       </c>
       <c r="C642">
-        <v>1200</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="B643" t="s">
         <v>1049</v>
       </c>
       <c r="C643">
-        <v>1300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="B644" t="s">
         <v>1051</v>
       </c>
       <c r="C644">
-        <v>1500</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="B645" t="s">
         <v>1053</v>
       </c>
       <c r="C645">
-        <v>1900</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="B646" t="s">
         <v>1055</v>
       </c>
       <c r="C646">
-        <v>2100</v>
-[...3 lines deleted...]
-      <c r="A647" s="1" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3">
+      <c r="A648" t="s">
         <v>1056</v>
       </c>
-      <c r="B647" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B648"/>
+      <c r="C648"/>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" t="s">
+        <v>2</v>
+      </c>
+      <c r="B649" t="s">
+        <v>3</v>
+      </c>
+      <c r="C649" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3">
+      <c r="A650" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B650" t="s">
         <v>1058</v>
       </c>
-      <c r="B649"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C650">
+        <v>900</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="B651" t="s">
         <v>1060</v>
       </c>
       <c r="C651">
-        <v>900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="B652" t="s">
         <v>1062</v>
       </c>
       <c r="C652">
-        <v>1100</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="B653" t="s">
         <v>1064</v>
       </c>
       <c r="C653">
-        <v>1200</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="B654" t="s">
         <v>1066</v>
       </c>
       <c r="C654">
-        <v>1300</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="B655" t="s">
         <v>1068</v>
       </c>
       <c r="C655">
-        <v>1400</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="B656" t="s">
         <v>1070</v>
       </c>
       <c r="C656">
-        <v>1800</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="B657" t="s">
         <v>1072</v>
       </c>
       <c r="C657">
-        <v>2500</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="B658" t="s">
         <v>1074</v>
       </c>
       <c r="C658">
-        <v>3400</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="B659" t="s">
         <v>1076</v>
       </c>
       <c r="C659">
-        <v>4800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="B660" t="s">
         <v>1078</v>
       </c>
       <c r="C660">
-        <v>0</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="B661" t="s">
         <v>1080</v>
       </c>
       <c r="C661">
-        <v>1200</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="B662" t="s">
         <v>1082</v>
       </c>
       <c r="C662">
-        <v>1300</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="B663" t="s">
         <v>1084</v>
       </c>
       <c r="C663">
-        <v>1400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="B664" t="s">
         <v>1086</v>
       </c>
       <c r="C664">
-        <v>1500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="B665" t="s">
         <v>1088</v>
       </c>
       <c r="C665">
-        <v>2000</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="B666" t="s">
         <v>1090</v>
       </c>
       <c r="C666">
-        <v>2700</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="B667" t="s">
         <v>1092</v>
       </c>
       <c r="C667">
-        <v>3500</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="B668" t="s">
         <v>1094</v>
       </c>
       <c r="C668">
-        <v>5100</v>
-[...3 lines deleted...]
-      <c r="A669" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3">
+      <c r="A670" t="s">
         <v>1095</v>
       </c>
-      <c r="B669" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B670"/>
+      <c r="C670"/>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" t="s">
+        <v>2</v>
+      </c>
+      <c r="B671" t="s">
+        <v>3</v>
+      </c>
+      <c r="C671" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3">
+      <c r="A672" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B672" t="s">
         <v>1097</v>
       </c>
-      <c r="B671"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C672">
+        <v>3150</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="B673" t="s">
         <v>1099</v>
       </c>
       <c r="C673">
-        <v>3150</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="B674" t="s">
         <v>1101</v>
       </c>
       <c r="C674">
-        <v>3170</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="B675" t="s">
         <v>1103</v>
       </c>
       <c r="C675">
         <v>3600</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="B676" t="s">
         <v>1105</v>
       </c>
       <c r="C676">
-        <v>3600</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="B677" t="s">
         <v>1107</v>
       </c>
       <c r="C677">
         <v>4250</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="B678" t="s">
         <v>1109</v>
       </c>
       <c r="C678">
-        <v>4250</v>
+        <v>5190</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="B679" t="s">
         <v>1111</v>
       </c>
       <c r="C679">
-        <v>5190</v>
+        <v>4890</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="B680" t="s">
         <v>1113</v>
       </c>
       <c r="C680">
-        <v>4890</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="B681" t="s">
         <v>1115</v>
       </c>
       <c r="C681">
-        <v>4800</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="B682" t="s">
         <v>1117</v>
       </c>
       <c r="C682">
         <v>6300</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="B683" t="s">
         <v>1119</v>
       </c>
       <c r="C683">
         <v>6300</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="B684" t="s">
         <v>1121</v>
       </c>
       <c r="C684">
-        <v>6300</v>
+        <v>9300</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="B685" t="s">
         <v>1123</v>
       </c>
       <c r="C685">
-        <v>9300</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="B686" t="s">
         <v>1125</v>
       </c>
       <c r="C686">
         <v>9900</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="B687" t="s">
         <v>1127</v>
       </c>
       <c r="C687">
-        <v>9900</v>
-[...3 lines deleted...]
-      <c r="A688" s="1" t="s">
+        <v>9970</v>
+      </c>
+    </row>
+    <row r="689" spans="1:3">
+      <c r="A689" t="s">
         <v>1128</v>
       </c>
-      <c r="B688" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B689"/>
+      <c r="C689"/>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" t="s">
+        <v>2</v>
+      </c>
+      <c r="B690" t="s">
+        <v>3</v>
+      </c>
+      <c r="C690" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3">
+      <c r="A691" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B691" t="s">
         <v>1130</v>
       </c>
-      <c r="B690"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C691">
+        <v>550</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="B692" t="s">
         <v>1132</v>
       </c>
       <c r="C692">
         <v>550</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="B693" t="s">
         <v>1134</v>
       </c>
       <c r="C693">
-        <v>550</v>
+        <v>700</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="B694" t="s">
         <v>1136</v>
       </c>
       <c r="C694">
         <v>700</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="B695" t="s">
         <v>1138</v>
       </c>
       <c r="C695">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="B696" t="s">
         <v>1140</v>
       </c>
       <c r="C696">
         <v>900</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="B697" t="s">
         <v>1142</v>
       </c>
       <c r="C697">
-        <v>900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="B698" t="s">
         <v>1144</v>
       </c>
       <c r="C698">
         <v>1200</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="B699" t="s">
         <v>1146</v>
       </c>
       <c r="C699">
-        <v>1200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="B700" t="s">
         <v>1148</v>
       </c>
       <c r="C700">
         <v>0</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="B701" t="s">
         <v>1150</v>
       </c>
       <c r="C701">
-        <v>0</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="B702" t="s">
         <v>1152</v>
       </c>
       <c r="C702">
-        <v>2200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="B703" t="s">
         <v>1154</v>
       </c>
       <c r="C703">
-        <v>0</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="B704" t="s">
         <v>1156</v>
       </c>
       <c r="C704">
-        <v>1200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="B705" t="s">
         <v>1158</v>
       </c>
       <c r="C705">
-        <v>150</v>
-[...3 lines deleted...]
-      <c r="A706" s="1" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3">
+      <c r="A707" t="s">
         <v>1159</v>
       </c>
-      <c r="B706" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B707"/>
+      <c r="C707"/>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" t="s">
+        <v>2</v>
+      </c>
+      <c r="B708" t="s">
+        <v>3</v>
+      </c>
+      <c r="C708" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3">
+      <c r="A709" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B709" t="s">
         <v>1161</v>
       </c>
-      <c r="B708"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C709">
+        <v>5500</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="B710" t="s">
         <v>1163</v>
       </c>
       <c r="C710">
-        <v>5500</v>
+        <v>430</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="B711" t="s">
         <v>1165</v>
       </c>
       <c r="C711">
-        <v>430</v>
+        <v>400</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="B712" t="s">
         <v>1167</v>
       </c>
       <c r="C712">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="B713" t="s">
         <v>1169</v>
       </c>
       <c r="C713">
-        <v>550</v>
+        <v>330</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="B714" t="s">
         <v>1171</v>
       </c>
       <c r="C714">
-        <v>330</v>
+        <v>900</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="B715" t="s">
         <v>1173</v>
       </c>
       <c r="C715">
-        <v>900</v>
+        <v>60</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="B716" t="s">
         <v>1175</v>
       </c>
       <c r="C716">
-        <v>60</v>
+        <v>500</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="B717" t="s">
         <v>1177</v>
       </c>
       <c r="C717">
         <v>500</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="B718" t="s">
         <v>1179</v>
       </c>
       <c r="C718">
         <v>500</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="B719" t="s">
         <v>1181</v>
       </c>
       <c r="C719">
-        <v>500</v>
+        <v>190</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="B720" t="s">
         <v>1183</v>
       </c>
       <c r="C720">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="B721" t="s">
         <v>1185</v>
       </c>
       <c r="C721">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="B722" t="s">
         <v>1187</v>
       </c>
       <c r="C722">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="B723" t="s">
         <v>1189</v>
       </c>
       <c r="C723">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="s">
         <v>1190</v>
       </c>
       <c r="B724" t="s">
         <v>1191</v>
       </c>
       <c r="C724">
-        <v>230</v>
+        <v>190</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="B725" t="s">
         <v>1193</v>
       </c>
       <c r="C725">
-        <v>190</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="B726" t="s">
         <v>1195</v>
       </c>
       <c r="C726">
-        <v>3000</v>
-[...3 lines deleted...]
-      <c r="A727" s="1" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="728" spans="1:3">
+      <c r="A728" t="s">
         <v>1196</v>
       </c>
-      <c r="B727" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B728"/>
+      <c r="C728"/>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="B729"/>
       <c r="C729"/>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" t="s">
+        <v>2</v>
+      </c>
+      <c r="B730" t="s">
+        <v>3</v>
+      </c>
+      <c r="C730" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="731" spans="1:3">
+      <c r="A731" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B731" t="s">
         <v>1199</v>
       </c>
-      <c r="B730"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C731">
+        <v>630</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="B732" t="s">
         <v>1201</v>
       </c>
       <c r="C732">
-        <v>630</v>
+        <v>770</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="B733" t="s">
         <v>1203</v>
       </c>
       <c r="C733">
-        <v>770</v>
+        <v>960</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="s">
         <v>1204</v>
       </c>
       <c r="B734" t="s">
         <v>1205</v>
       </c>
       <c r="C734">
-        <v>960</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="B735" t="s">
         <v>1207</v>
       </c>
       <c r="C735">
-        <v>1130</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="B736" t="s">
         <v>1209</v>
       </c>
       <c r="C736">
-        <v>1450</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="B737" t="s">
         <v>1211</v>
       </c>
       <c r="C737">
-        <v>1890</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="B738" t="s">
         <v>1213</v>
       </c>
       <c r="C738">
-        <v>1600</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="B739" t="s">
         <v>1215</v>
       </c>
       <c r="C739">
-        <v>1930</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="B740" t="s">
         <v>1217</v>
       </c>
       <c r="C740">
-        <v>2580</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="B741" t="s">
         <v>1219</v>
       </c>
       <c r="C741">
-        <v>2800</v>
+        <v>3580</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="s">
         <v>1220</v>
       </c>
       <c r="B742" t="s">
         <v>1221</v>
       </c>
       <c r="C742">
-        <v>3580</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="B743" t="s">
         <v>1223</v>
       </c>
       <c r="C743">
-        <v>4250</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="s">
         <v>1224</v>
       </c>
       <c r="B744" t="s">
         <v>1225</v>
       </c>
       <c r="C744">
-        <v>2160</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="s">
         <v>1226</v>
       </c>
       <c r="B745" t="s">
         <v>1227</v>
       </c>
       <c r="C745">
-        <v>2650</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="s">
         <v>1228</v>
       </c>
       <c r="B746" t="s">
         <v>1229</v>
       </c>
       <c r="C746">
-        <v>3320</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="B747" t="s">
         <v>1231</v>
       </c>
       <c r="C747">
-        <v>3820</v>
+        <v>4870</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" s="1" t="s">
         <v>1232</v>
       </c>
       <c r="B748" t="s">
         <v>1233</v>
       </c>
       <c r="C748">
-        <v>4870</v>
+        <v>5660</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="B749" t="s">
         <v>1235</v>
       </c>
       <c r="C749">
-        <v>5660</v>
+        <v>5920</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="B750" t="s">
         <v>1237</v>
       </c>
       <c r="C750">
-        <v>5920</v>
-[...3 lines deleted...]
-      <c r="A751" s="1" t="s">
+        <v>8400</v>
+      </c>
+    </row>
+    <row r="752" spans="1:3">
+      <c r="A752" t="s">
         <v>1238</v>
       </c>
-      <c r="B751" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B752"/>
+      <c r="C752"/>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" t="s">
+        <v>2</v>
+      </c>
+      <c r="B753" t="s">
+        <v>3</v>
+      </c>
+      <c r="C753" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="754" spans="1:3">
+      <c r="A754" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B754" t="s">
         <v>1240</v>
       </c>
-      <c r="B753"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C754">
+        <v>200</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="B755" t="s">
         <v>1242</v>
       </c>
       <c r="C755">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="B756" t="s">
         <v>1244</v>
       </c>
       <c r="C756">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="B757" t="s">
         <v>1246</v>
       </c>
       <c r="C757">
-        <v>300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="B758" t="s">
         <v>1248</v>
       </c>
       <c r="C758">
-        <v>430</v>
+        <v>220</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="B759" t="s">
         <v>1250</v>
       </c>
       <c r="C759">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="B760" t="s">
         <v>1252</v>
       </c>
       <c r="C760">
-        <v>280</v>
+        <v>420</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="B761" t="s">
         <v>1254</v>
       </c>
       <c r="C761">
-        <v>420</v>
+        <v>590</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="B762" t="s">
         <v>1256</v>
       </c>
       <c r="C762">
-        <v>590</v>
+        <v>220</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="B763" t="s">
         <v>1258</v>
       </c>
       <c r="C763">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="B764" t="s">
         <v>1260</v>
       </c>
       <c r="C764">
-        <v>280</v>
+        <v>420</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="B765" t="s">
         <v>1262</v>
       </c>
       <c r="C765">
-        <v>420</v>
+        <v>590</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="B766" t="s">
         <v>1264</v>
       </c>
       <c r="C766">
-        <v>590</v>
-[...3 lines deleted...]
-      <c r="A767" s="1" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="768" spans="1:3">
+      <c r="A768" t="s">
         <v>1265</v>
       </c>
-      <c r="B767" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B768"/>
+      <c r="C768"/>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" t="s">
+        <v>2</v>
+      </c>
+      <c r="B769" t="s">
+        <v>3</v>
+      </c>
+      <c r="C769" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="770" spans="1:3">
+      <c r="A770" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B770" t="s">
         <v>1267</v>
       </c>
-      <c r="B769"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C770">
+        <v>5500</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="B771" t="s">
         <v>1269</v>
       </c>
       <c r="C771">
-        <v>5500</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="B772" t="s">
         <v>1271</v>
       </c>
       <c r="C772">
-        <v>5100</v>
+        <v>5350</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="B773" t="s">
         <v>1273</v>
       </c>
       <c r="C773">
-        <v>5350</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="B774" t="s">
         <v>1275</v>
       </c>
       <c r="C774">
-        <v>6500</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="B775" t="s">
         <v>1277</v>
       </c>
       <c r="C775">
-        <v>7900</v>
+        <v>8600</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="B776" t="s">
         <v>1279</v>
       </c>
       <c r="C776">
-        <v>8600</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" s="1" t="s">
         <v>1280</v>
       </c>
       <c r="B777" t="s">
         <v>1281</v>
       </c>
       <c r="C777">
-        <v>9500</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="B778" t="s">
         <v>1283</v>
       </c>
       <c r="C778">
-        <v>10600</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" s="1" t="s">
         <v>1284</v>
       </c>
       <c r="B779" t="s">
         <v>1285</v>
       </c>
       <c r="C779">
-        <v>9200</v>
+        <v>11549</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="B780" t="s">
         <v>1287</v>
       </c>
       <c r="C780">
-        <v>11549</v>
+        <v>12201</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="B781" t="s">
         <v>1289</v>
       </c>
       <c r="C781">
-        <v>12201</v>
+        <v>14646</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="B782" t="s">
         <v>1291</v>
       </c>
       <c r="C782">
-        <v>14646</v>
+        <v>13554</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="B783" t="s">
         <v>1293</v>
       </c>
       <c r="C783">
-        <v>13554</v>
+        <v>15252</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="B784" t="s">
         <v>1295</v>
       </c>
       <c r="C784">
-        <v>15252</v>
+        <v>17738</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="1" t="s">
         <v>1296</v>
       </c>
       <c r="B785" t="s">
         <v>1297</v>
       </c>
       <c r="C785">
-        <v>17738</v>
+        <v>20660</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="B786" t="s">
         <v>1299</v>
       </c>
       <c r="C786">
-        <v>20660</v>
+        <v>18332</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="B787" t="s">
         <v>1301</v>
       </c>
       <c r="C787">
-        <v>18332</v>
+        <v>21350</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="B788" t="s">
         <v>1303</v>
       </c>
       <c r="C788">
-        <v>21350</v>
+        <v>47946</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="1" t="s">
         <v>1304</v>
       </c>
       <c r="B789" t="s">
         <v>1305</v>
       </c>
       <c r="C789">
-        <v>47946</v>
-[...3 lines deleted...]
-      <c r="A790" s="1" t="s">
+        <v>56203</v>
+      </c>
+    </row>
+    <row r="791" spans="1:3">
+      <c r="A791" t="s">
         <v>1306</v>
       </c>
-      <c r="B790" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B791"/>
+      <c r="C791"/>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" t="s">
+        <v>2</v>
+      </c>
+      <c r="B792" t="s">
+        <v>3</v>
+      </c>
+      <c r="C792" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="793" spans="1:3">
+      <c r="A793" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B793" t="s">
         <v>1308</v>
       </c>
-      <c r="B792"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C793">
+        <v>600</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="B794" t="s">
         <v>1310</v>
       </c>
       <c r="C794">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="B795" t="s">
         <v>1312</v>
       </c>
       <c r="C795">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="B796" t="s">
         <v>1314</v>
       </c>
       <c r="C796">
-        <v>900</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="B797" t="s">
         <v>1316</v>
       </c>
       <c r="C797">
-        <v>1050</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="B798" t="s">
         <v>1318</v>
       </c>
       <c r="C798">
-        <v>1100</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="B799" t="s">
         <v>1320</v>
       </c>
       <c r="C799">
-        <v>1200</v>
+        <v>660</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="B800" t="s">
         <v>1322</v>
       </c>
       <c r="C800">
-        <v>660</v>
+        <v>760</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="B801" t="s">
         <v>1324</v>
       </c>
       <c r="C801">
-        <v>760</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="B802" t="s">
         <v>1326</v>
       </c>
       <c r="C802">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="B803" t="s">
         <v>1328</v>
       </c>
       <c r="C803">
-        <v>1200</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="B804" t="s">
         <v>1330</v>
       </c>
       <c r="C804">
-        <v>1300</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="B805" t="s">
         <v>1332</v>
       </c>
       <c r="C805">
-        <v>1600</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="B806" t="s">
         <v>1334</v>
       </c>
       <c r="C806">
-        <v>2000</v>
-[...3 lines deleted...]
-      <c r="A807" s="1" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="808" spans="1:3">
+      <c r="A808" t="s">
         <v>1335</v>
       </c>
-      <c r="B807" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B808"/>
+      <c r="C808"/>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" t="s">
+        <v>2</v>
+      </c>
+      <c r="B809" t="s">
+        <v>3</v>
+      </c>
+      <c r="C809" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="810" spans="1:3">
+      <c r="A810" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B810" t="s">
         <v>1337</v>
       </c>
-      <c r="B809"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C810">
+        <v>160</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" s="1" t="s">
         <v>1338</v>
       </c>
       <c r="B811" t="s">
         <v>1339</v>
       </c>
       <c r="C811">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="B812" t="s">
         <v>1341</v>
       </c>
       <c r="C812">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="B813" t="s">
         <v>1343</v>
       </c>
       <c r="C813">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="1" t="s">
         <v>1344</v>
       </c>
       <c r="B814" t="s">
         <v>1345</v>
       </c>
       <c r="C814">
-        <v>270</v>
+        <v>450</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="B815" t="s">
         <v>1347</v>
       </c>
       <c r="C815">
-        <v>450</v>
+        <v>330</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="B816" t="s">
         <v>1349</v>
       </c>
       <c r="C816">
-        <v>330</v>
+        <v>600</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="B817" t="s">
         <v>1351</v>
       </c>
       <c r="C817">
-        <v>600</v>
-[...3 lines deleted...]
-      <c r="A818" s="1" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="819" spans="1:3">
+      <c r="A819" t="s">
         <v>1352</v>
       </c>
-      <c r="B818" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B819"/>
+      <c r="C819"/>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" t="s">
+        <v>2</v>
+      </c>
+      <c r="B820" t="s">
+        <v>3</v>
+      </c>
+      <c r="C820" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="821" spans="1:3">
+      <c r="A821" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B821" t="s">
         <v>1354</v>
       </c>
-      <c r="B820"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C821">
+        <v>380</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="B822" t="s">
         <v>1356</v>
       </c>
       <c r="C822">
-        <v>380</v>
+        <v>440</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="B823" t="s">
         <v>1358</v>
       </c>
       <c r="C823">
-        <v>440</v>
+        <v>500</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="B824" t="s">
         <v>1360</v>
       </c>
       <c r="C824">
-        <v>500</v>
+        <v>620</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="B825" t="s">
         <v>1362</v>
       </c>
       <c r="C825">
-        <v>620</v>
+        <v>720</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="B826" t="s">
         <v>1364</v>
       </c>
       <c r="C826">
-        <v>720</v>
+        <v>930</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="B827" t="s">
         <v>1366</v>
       </c>
       <c r="C827">
-        <v>930</v>
+        <v>950</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="B828" t="s">
         <v>1368</v>
       </c>
       <c r="C828">
-        <v>950</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="B829" t="s">
         <v>1370</v>
       </c>
       <c r="C829">
-        <v>1150</v>
+        <v>340</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="B830" t="s">
         <v>1372</v>
       </c>
       <c r="C830">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="B831" t="s">
         <v>1374</v>
       </c>
       <c r="C831">
-        <v>390</v>
+        <v>460</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="B832" t="s">
         <v>1376</v>
       </c>
       <c r="C832">
-        <v>460</v>
+        <v>550</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="B833" t="s">
         <v>1378</v>
       </c>
       <c r="C833">
-        <v>550</v>
+        <v>620</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="B834" t="s">
         <v>1380</v>
       </c>
       <c r="C834">
-        <v>620</v>
+        <v>820</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="B835" t="s">
         <v>1382</v>
       </c>
       <c r="C835">
-        <v>820</v>
+        <v>830</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" s="1" t="s">
         <v>1383</v>
       </c>
       <c r="B836" t="s">
         <v>1384</v>
       </c>
       <c r="C836">
-        <v>830</v>
-[...3 lines deleted...]
-      <c r="A837" s="1" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="838" spans="1:3">
+      <c r="A838" t="s">
         <v>1385</v>
       </c>
-      <c r="B837" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B838"/>
+      <c r="C838"/>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" t="s">
+        <v>2</v>
+      </c>
+      <c r="B839" t="s">
+        <v>3</v>
+      </c>
+      <c r="C839" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="840" spans="1:3">
+      <c r="A840" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B840" t="s">
         <v>1387</v>
       </c>
-      <c r="B839"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C840">
+        <v>140</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="B841" t="s">
         <v>1389</v>
       </c>
       <c r="C841">
         <v>140</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="B842" t="s">
         <v>1391</v>
       </c>
       <c r="C842">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" s="1" t="s">
         <v>1392</v>
       </c>
       <c r="B843" t="s">
         <v>1393</v>
       </c>
       <c r="C843">
         <v>170</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" s="1" t="s">
         <v>1394</v>
       </c>
       <c r="B844" t="s">
         <v>1395</v>
       </c>
       <c r="C844">
-        <v>170</v>
+        <v>6.21</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="B845" t="s">
         <v>1397</v>
       </c>
       <c r="C845">
-        <v>6.21</v>
+        <v>6.28</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="B846" t="s">
         <v>1399</v>
       </c>
       <c r="C846">
-        <v>6.28</v>
+        <v>7.29</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="B847" t="s">
         <v>1401</v>
       </c>
       <c r="C847">
-        <v>7.29</v>
-[...3 lines deleted...]
-      <c r="A848" s="1" t="s">
+        <v>7.42</v>
+      </c>
+    </row>
+    <row r="849" spans="1:3">
+      <c r="A849" t="s">
         <v>1402</v>
       </c>
-      <c r="B848" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B849"/>
+      <c r="C849"/>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" t="s">
+        <v>2</v>
+      </c>
+      <c r="B850" t="s">
+        <v>3</v>
+      </c>
+      <c r="C850" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="851" spans="1:3">
+      <c r="A851" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B851" t="s">
         <v>1404</v>
       </c>
-      <c r="B850"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C851">
+        <v>130</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="B852" t="s">
         <v>1406</v>
       </c>
       <c r="C852">
-        <v>130</v>
+        <v>600</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="B853" t="s">
         <v>1408</v>
       </c>
       <c r="C853">
-        <v>600</v>
-[...3 lines deleted...]
-      <c r="A854" s="1" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="855" spans="1:3">
+      <c r="A855" t="s">
         <v>1409</v>
       </c>
-      <c r="B854" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B855"/>
+      <c r="C855"/>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" t="s">
+        <v>2</v>
+      </c>
+      <c r="B856" t="s">
+        <v>3</v>
+      </c>
+      <c r="C856" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="857" spans="1:3">
+      <c r="A857" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B857" t="s">
         <v>1411</v>
       </c>
-      <c r="B856"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C857">
+        <v>70</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="B858" t="s">
         <v>1413</v>
       </c>
       <c r="C858">
         <v>70</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="B859" t="s">
         <v>1415</v>
       </c>
       <c r="C859">
-        <v>70</v>
+        <v>280</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="B860" t="s">
         <v>1417</v>
       </c>
       <c r="C860">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="B861" t="s">
         <v>1419</v>
       </c>
       <c r="C861">
-        <v>290</v>
+        <v>300</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="B862" t="s">
         <v>1421</v>
       </c>
       <c r="C862">
-        <v>300</v>
+        <v>310</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="B863" t="s">
         <v>1423</v>
       </c>
       <c r="C863">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="B864" t="s">
         <v>1425</v>
       </c>
       <c r="C864">
-        <v>420</v>
+        <v>430</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" s="1" t="s">
         <v>1426</v>
       </c>
       <c r="B865" t="s">
         <v>1427</v>
       </c>
       <c r="C865">
-        <v>430</v>
-[...9 lines deleted...]
-      <c r="C866">
         <v>450</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A47:C47"/>
     <mergeCell ref="A53:C53"/>
     <mergeCell ref="A58:C58"/>
     <mergeCell ref="A79:C79"/>
     <mergeCell ref="A110:C110"/>
     <mergeCell ref="A116:C116"/>
     <mergeCell ref="A117:C117"/>
     <mergeCell ref="A123:C123"/>
     <mergeCell ref="A131:C131"/>
     <mergeCell ref="A158:C158"/>
     <mergeCell ref="A177:C177"/>
     <mergeCell ref="A184:C184"/>
     <mergeCell ref="A203:C203"/>
     <mergeCell ref="A210:C210"/>
     <mergeCell ref="A238:C238"/>
     <mergeCell ref="A256:C256"/>
     <mergeCell ref="A294:C294"/>
     <mergeCell ref="A301:C301"/>
     <mergeCell ref="A309:C309"/>
     <mergeCell ref="A320:C320"/>
     <mergeCell ref="A325:C325"/>
     <mergeCell ref="A333:C333"/>
     <mergeCell ref="A339:C339"/>
     <mergeCell ref="A340:C340"/>
     <mergeCell ref="A345:C345"/>
     <mergeCell ref="A362:C362"/>
     <mergeCell ref="A368:C368"/>
     <mergeCell ref="A376:C376"/>
     <mergeCell ref="A382:C382"/>
     <mergeCell ref="A383:C383"/>
-    <mergeCell ref="A403:C403"/>
-[...1 lines deleted...]
-    <mergeCell ref="A424:C424"/>
+    <mergeCell ref="A402:C402"/>
+    <mergeCell ref="A407:C407"/>
+    <mergeCell ref="A423:C423"/>
+    <mergeCell ref="A438:C438"/>
     <mergeCell ref="A439:C439"/>
-    <mergeCell ref="A440:C440"/>
-[...1 lines deleted...]
-    <mergeCell ref="A495:C495"/>
+    <mergeCell ref="A474:C474"/>
+    <mergeCell ref="A494:C494"/>
+    <mergeCell ref="A511:C511"/>
     <mergeCell ref="A512:C512"/>
-    <mergeCell ref="A513:C513"/>
-[...4 lines deleted...]
-    <mergeCell ref="A588:C588"/>
+    <mergeCell ref="A535:C535"/>
+    <mergeCell ref="A558:C558"/>
+    <mergeCell ref="A567:C567"/>
+    <mergeCell ref="A581:C581"/>
+    <mergeCell ref="A587:C587"/>
+    <mergeCell ref="A608:C608"/>
     <mergeCell ref="A609:C609"/>
-    <mergeCell ref="A610:C610"/>
-[...5 lines deleted...]
-    <mergeCell ref="A708:C708"/>
+    <mergeCell ref="A621:C621"/>
+    <mergeCell ref="A637:C637"/>
+    <mergeCell ref="A648:C648"/>
+    <mergeCell ref="A670:C670"/>
+    <mergeCell ref="A689:C689"/>
+    <mergeCell ref="A707:C707"/>
+    <mergeCell ref="A728:C728"/>
     <mergeCell ref="A729:C729"/>
-    <mergeCell ref="A730:C730"/>
-[...7 lines deleted...]
-    <mergeCell ref="A856:C856"/>
+    <mergeCell ref="A752:C752"/>
+    <mergeCell ref="A768:C768"/>
+    <mergeCell ref="A791:C791"/>
+    <mergeCell ref="A808:C808"/>
+    <mergeCell ref="A819:C819"/>
+    <mergeCell ref="A838:C838"/>
+    <mergeCell ref="A849:C849"/>
+    <mergeCell ref="A855:C855"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>