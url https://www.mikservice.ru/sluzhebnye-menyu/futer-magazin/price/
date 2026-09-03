--- v1 (2026-07-18)
+++ v2 (2026-09-03)
@@ -4801,51 +4801,51 @@
         <v>22</v>
       </c>
       <c r="C12">
         <v>5600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
       <c r="C13">
         <v>13000</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14">
-        <v>67800</v>
+        <v>6780</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B15" t="s">
         <v>28</v>
       </c>
       <c r="C15">
         <v>9300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B16" t="s">
         <v>30</v>
       </c>
       <c r="C16">
         <v>9700</v>
       </c>
     </row>
     <row r="17" spans="1:3">
@@ -7924,51 +7924,51 @@
         <v>535</v>
       </c>
       <c r="C327">
         <v>3000</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="s">
         <v>536</v>
       </c>
       <c r="B328" t="s">
         <v>537</v>
       </c>
       <c r="C328">
         <v>4000</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="s">
         <v>538</v>
       </c>
       <c r="B329" t="s">
         <v>539</v>
       </c>
       <c r="C329">
-        <v>16000</v>
+        <v>61000</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="s">
         <v>540</v>
       </c>
       <c r="B330" t="s">
         <v>541</v>
       </c>
       <c r="C330">
         <v>2500</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="s">
         <v>542</v>
       </c>
       <c r="B331" t="s">
         <v>543</v>
       </c>
       <c r="C331">
         <v>2800</v>
       </c>
     </row>
     <row r="333" spans="1:3">